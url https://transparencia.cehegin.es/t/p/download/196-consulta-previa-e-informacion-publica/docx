--- v0 (2026-07-10)
+++ v1 (2026-08-26)
@@ -11,1210 +11,3144 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consultas Activas </w:t>
+        <w:t xml:space="preserve">Consultas activas</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...27 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="600" w:type="dxa"/>
+        <w:gridCol w:w="600" w:type="dxa"/>
+        <w:gridCol w:w="1800" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denominación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fecha de inicio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fecha de fin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expediente 1631/2026--CH-E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Modificación de la Ordenanza Fiscal reguladora de la tasa por la realización de diversas actividades administrativas y ocupaciones privativas o aprovechamiento especial del dominio público local</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expediente 2013/2026--CH-E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> MC 065/2026. Suplemento de crédito: aportación municipal para la rehabilitación de la Casa de las Boticarias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expediente 1670/2026--CH-E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> MC 060/2026. Suplemento de crédito con cargo al remanente de tesorería para gastos generales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expediente 0436/2026--CH-E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Presupuesto del ejercicio 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consultas Cerradas</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">CONSULTA PÚBLICA PREVIA AL ESTABLECIMIENTO DE LA ORDENANZA REGULADORA DE PRECIOS PÚBLICOS DEL AYUNTAMIENTO DE CEHEGIN</w:t>
+        <w:t xml:space="preserve">Consultas cerradas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de inicio: 11-11-2025</w:t>
+        <w:t xml:space="preserve">Ver consultas cerradas e histórico</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1088 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="600" w:type="dxa"/>
+        <w:gridCol w:w="600" w:type="dxa"/>
+        <w:gridCol w:w="1800" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denominación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fecha de inicio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fecha de fin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACION ORDENANZA FISCAL REGULADORA DE LA TASA POR LA PRESTACION DEL SERVICIO DE RECOGIDA DOMICILIARIA DE BASURAS Y TASAS POR TRANSPORTE, TRATAMIENTO Y ELIMINACION DE RESIDUOS 0128/2026--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CONSULTA PÚBLICA PREVIA AL ESTABLECIMIENTO DE LA ORDENANZA REGULADORA DE PRECIOS PÚBLICOS DEL AYUNTAMIENTO DE CEHEGIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACION DE ORDENANZA FISCAL REGULADORA DE LA TASA POR LA REALIZACION DE DIVERSAS ACTIVIDADES ADMINISTRATIVAS Y OCUPACIONES PRIVATIVAS O APROVECHAMIENTO ESPECIAL DEL DOMINIO PUBLICO LOCAL DEL AYUNTAMIENTO DE CEHEGIN 3042/2025--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACION DE ORDENACION FISCAL REGULADORA DE LA TASA POR DERECHOS DE EXAMEN DEL AYUNTAMIENTO DE CEHEGIN 3038/2025--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACION DE ORDENANZA FISCAL REGULADORA DE LA TASA POR LA REALIZACION DE LA ACTIVIDAD ADMINISTRATIVA DE OTORGAMIENTO DE LICENCIAS URBANISTICAS 3043/2025--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESTABLECIMIENTO DE ORDENANZA FISCAL REGULADORA DE LA TASA POR LA UTILIZACION PRIVATIVA O APROVECHAMIENTO ESPECIAL DEL SUELO, SUBSUELO O VUELO A FAVOR DE LAS EMPRESAS EXPLOTADORAS DE SERVICIOS DE SUMINISTROS 3044/2025--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESTABLECIMIENTO DE ORDENANZA FISCAL REGULADORA DE LA TASA POR LA UTILIZACION PRIVATIVA O APROVECHAMIENTO ESPECIAL DEL SUELO, SUBSUELO O VUELO A FAVOR DE LAS EMPRESAS EXPLOTADORAS DE SERVICIOS DE SUMINISTROS 3044/2025--CH-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DE LOS CENTROS DE ESTANCIAS DIURNAS DEL AYUNTAMIENTO DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25/08/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26/09/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESTUDIO DE VIABILIDAD ECONÓMICA-FINANCIERA PARA LA CONCESIÓN DEL SERVICIO DE CENTRO DE DÍA VIRGEN DE LAS MARAVILLAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24/04/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PROYECTO DE AMPLIACIÓN DEPÓSITO CONTROLADO Y PLANTA DE TRATAMIENTO DE RNP (POLÍGONO 1, PARCELA 44, TÉRMINO MUNICIPAL DE CEHEGÍN, PROMOVIDO POR 3RS GESTIÓN MA SOSTENIBLE, SL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22/04/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REGLAMENTO REGULADOR DEL USO DE LAS RRSS Y WEBS INFORMTIVAS EN EL EXCMO. AYUNTAMIENTO DE CEHEGÍN (13/06/2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DEL SERVICIO DE ESTANCIAS DIURNAS (13/06/2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN PROPUESTA DE ORDENANZA REGULADORA DE LA VENTA AMBULANTE NO SEDENTARIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOMETIMIENTO INFORMACIÓN PUBLICA EXPEDIENTE INFORMACIÓN PÚBLICA CESIÓN GRATUITA SOLAR ANTIGUO COLEGIO PÉREZ VILLANUEVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN ORDENANZA FISCAL REGULADORA DEL IMPUESTO SOBRE ACTIVIDADES ECONÓMICAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN DE ORDENANZA REGULADORA DEL IMPUESTO SOBRE BIENES INMUEBLES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA FISCAL REGULADORA DEL IMPUESTO SOBRE VEHÍCULOS DE TRACCIÓN MECÁNICA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA FISCAL REGULADORA DEL IMPUESTO SOBRE VEHÍCULOS DE TRACCIÓN MECÁNICA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN DE ORDENANZA ORDENANZA REGULADORA DE LA TASA POR LA REALIZACIÓN DE LA ACTIVIDAD ADMINISTRATIVA DE EXPEDICIÓN DE DOCUMENTOS ADMINISTRATIVOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN DE ORDENANZA REGULADORA DE LA TASA POR DERECHOS DE EXAMEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN DE ORDENANZA REGULADORA DE LAS TASAS POR DIVERSAS ACTIVIDADES ADMINISTRATIVAS Y OCUPACIONES PRIVATIVAS O APROVECHAMIENTOS ESPECIALES DEL DOMINIO PÚBLICO LOCAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">III PLAN DE IGUALDAD DE OPORTUNIDADES ENTRE MUJERES Y HOMBRES. MUNICIPIO DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN DE ORDENANZA REGULADORA DEL IMPUESTO SOBRE EL INCREMENTO DEL VALOR DE LOS TERRENOS DE NATURALEZA URBANA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOLICITUDES DE CESIÓN DE LOCALES CALLE MAYOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REGLAMENTO REGULADOR DE LA MESA POR LA ACCESIBILIDAD UNIVERSAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOMETIMIENTO A INFORMACIÓN PÚBLICA DEL ESTUDIO DE VIABILIDAD ECONÓMICO-FINANCIERA DE LA CONCESIÓN DEL SERVICIO DE CENTRO DE DÍA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANUNCIO DE APERTURA DE PLAZO PARA SUSCRIBIR CONVENIOS EN LA CALLE MAYOR Y LÓPEZ CHICHERI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DE LAS TARIFAS POR PRESTACIÓN DE LOS SERVICIOS DE ABASTECIMIENTO DOMICILIARIO DE AGUA POTABLE, DE ALCANTARILLADO Y SANEAMIENTO, Y DEMÁS SERVICIOS Y ACTIVIDADES PRESTADOS EN RELACIÓN CON EL CICLO INTEGRAL DEL AGUA EN EL MUNICIPIO DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESUPUESTOS 2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APERTURA PROCEDIMIENTO ADJUDICACIÓN AUTORIZACIÓN USO CANTINA PISCINA DE VERANO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BANDO ELECCIÓN DE NOMBRE DEL PABELLÓN MUNICIPAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APROBACIÓN DE MODIFICACIONES EN LA APROBACIÓN PROVISIONAL DEL PLAN GENERAL DE ORDENACIÓN URBANA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA MUNICIPAL REGULADORA DE LA  PREVENCIÓN,  VENTA , DISPENSACIÓN Y SUMINISTRO DE BEBIDAS ALCOHOLICAS, ASI COMO SU CONSUMO EN ESPACIOS Y VÍAS PÚBLICAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APERTURA PLAZO PRESENTACIÓN SOLICITUDES JUEZ DE PAZ TITULAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APERTURA PROCEDIMIENTO ADJUDICACIÓN AUTORIZACIÓN USO CANTINA PISCINA DE VERANO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESUPUESTOS 2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DE LA TASA POR CONCURRENCIA A LAS PRUEBAS SELECTIVAS (DERECHOS DE EXÁMENES) CONVOCADAS POR EL AYUNTAMIENTO DE CEHEGÍN PARA EL INGRESO DE PERSONAL FUNCIONARIO Y LABORAL AL SERVICIO DEL MISMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DE LA ADMINISTRACIÓN ELECTRÓNICA EN EL AYUNTAMIENTO DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESUPUESTOS 2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELECCIÓN ALCALDES- PEDÁNEOS 2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MODIFICACIÓN REGLAMENTO ORGÁNICO MUNICIPAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOMBRAMIENTO DE HIJA PREDILECTA DE CEHEGÍN PARA DOÑA ANA CARRASCO GABARRÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESUPUESTOS 2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORDENANZA REGULADORA DEL SERVICIO DE TAXI EN EL MUNICIPIO DE CEHEGÍN.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REGLAMENTO DEL CONSEJO MUNICIPAL DE MUJER, IGUALDAD Y PROGRESO SOCIAL DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BANCO DE TIERRAS DE CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REGULACIÓN VENTA AMBULANTE O NO SEDENTARIA EN CEHEGÍN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PLAN DE OBRAS Y SERVICIOS 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Encuesta cerrada para el proceso de Participación Ciudadana del «Plan de Obras y Servicios 2017»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBICACIÓN MERCADO SEMANAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PROCESOS DE PARTICIPACIÓN CIUDADANA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALCALDES-PEDÁNEOS Cartel Proceso de Participación Ciudadana (Canara – La Pilá) Cartel Proceso de Participación Ciudadana (Cañada de Canara) Cartel Proceso de Participación Ciudadana (El Escobar) Cartel Proceso de Participación Ciudadana (Valentín) Cartel Proceso de Participación Ciudadana (El Chaparral – Arroyo Hurtado) Cartel Proceso de Participación Ciudadana (La Carrasquilla) Cartel Proceso de Participación Ciudadana (Campillo de los Jiménez – El Cabezo – Algezares)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALCALDES-PEDÁNEOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>